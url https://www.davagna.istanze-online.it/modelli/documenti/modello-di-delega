--- v0 (2025-12-13)
+++ v1 (2026-07-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-2" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9782"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E61D4" w:rsidRPr="002E3603" w14:paraId="654BEDE8" w14:textId="77777777" w:rsidTr="002E3603">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
@@ -97,96 +97,96 @@
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00406DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LEMATICA CON FIRMA DIGITALE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CF2BD6A" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77596711" w14:textId="111E92AD" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
+    <w:p w14:paraId="77596711" w14:textId="08A65DAF" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ALLO SPORTELLO UNICO PER L'EDILIZIA DEL COMUNE </w:t>
       </w:r>
       <w:r w:rsidR="00E934A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00D62A0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
-      <w:r w:rsidR="00FD2E1A">
+      <w:r w:rsidR="001A5938">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>AMEGLIA</w:t>
+        <w:t>DAVAGNA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D925850" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0252D2E0" w14:textId="0A501523" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
       <w:pPr>
         <w:pStyle w:val="Titolo11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Il/l sottoscritto/i </w:t>
       </w:r>
       <w:r w:rsidR="00406DE9">
@@ -210,653 +210,628 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2414"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E61D4" w:rsidRPr="002E3603" w14:paraId="31911F64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E709EBC" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01867775" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COGNOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EA16FDD" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="324D3925" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>QUALIFICA (*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="579606D6" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>FIRMA AUTOGRAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E61D4" w:rsidRPr="002E3603" w14:paraId="10057B53" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="276E00D1" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42222253" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="328BA02C" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="318C7F8B" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7605BCE0" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="552BE538" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E61D4" w:rsidRPr="002E3603" w14:paraId="761D3ACE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D58DACC" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14CE8E11" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="532CE05E" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BA846D8" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01B2BE5D" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="413DACDC" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E61D4" w:rsidRPr="002E3603" w14:paraId="1D3B455A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A65DB3C" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="109863F1" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="413ED18B" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21F995CB" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EF44D7B" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D4D657C" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E61D4" w:rsidRPr="002E3603" w14:paraId="60D6359A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05E0588D" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AB1DE4F" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="64AA424E" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72BEA0B8" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1628B2C0" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="325E25A0" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14D343EB" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
       <w:pPr>
         <w:pStyle w:val="Titolo11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07E1423A" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
@@ -875,51 +850,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-2" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9782"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E61D4" w:rsidRPr="002E3603" w14:paraId="7B5D9DD9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9782" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67B652DB" w14:textId="0500B291" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:spacing w:before="100" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Sig. </w:t>
             </w:r>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1046,51 +1020,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BE956E" w14:textId="086B1D23" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="00E934A0">
       <w:pPr>
         <w:pStyle w:val="Titolo11"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DELEGA</w:t>
       </w:r>
       <w:r w:rsidR="00406DE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> SPECIALE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F778735" w14:textId="56E7CE3F" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
+    <w:p w14:paraId="7F778735" w14:textId="3D391E75" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ai sensi del </w:t>
       </w:r>
       <w:r w:rsidR="00C77AEB" w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Codice civile</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (articoli 1387 e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -1115,55 +1089,61 @@
       </w:r>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>presentazione telematica</w:t>
       </w:r>
       <w:r w:rsidR="00406DE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> con firma digitale</w:t>
       </w:r>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> al Comune </w:t>
       </w:r>
       <w:r w:rsidR="00D62A0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">di </w:t>
       </w:r>
+      <w:r w:rsidR="001A5938">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DAVAGNA</w:t>
+      </w:r>
       <w:r w:rsidR="00FD2E1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">AMEGLIA </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">della pratica edilizia di___________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278AEBD3" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">per l’immobile sito in Via __________________________________________ n _____________ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5CFE83" w14:textId="469CD489" w:rsidR="00406DE9" w:rsidRPr="00406DE9" w:rsidRDefault="00406DE9" w:rsidP="00406DE9">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -1224,287 +1204,277 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2414"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E61D4" w:rsidRPr="002E3603" w14:paraId="368A5D85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59510981" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14E676ED" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>COGNOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="686D2C80" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F511280" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>QUALIFICA (*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="243F96D6" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>FIRMA AUTOGRAFA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E61D4" w:rsidRPr="002E3603" w14:paraId="5910E4CA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75327F9F" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3603">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D56DB78" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="782E42DD" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21C801F0" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10FF0C2A" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23824EAC" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7825FE15" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
       <w:pPr>
         <w:pStyle w:val="Titolo11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A744764" w14:textId="78E01C03" w:rsidR="00406DE9" w:rsidRPr="00406DE9" w:rsidRDefault="00406DE9" w:rsidP="00406DE9">
       <w:pPr>
@@ -1608,51 +1578,69 @@
       </w:r>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: è eletto domicilio speciale, per tutti gli atti e le comunicazioni inerenti </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>il</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> procedimento amministrativo, presso l’indirizzo di posta elettronica del soggetto che provvede alla trasmissione telematica, a cui viene conferita la facoltà di eseguire eventuali rettifiche di errori formali inerenti la modulistica elettronica. </w:t>
+        <w:t xml:space="preserve"> procedimento amministrativo, presso l’indirizzo di posta elettronica del soggetto che provvede alla trasmissione telematica, a cui viene conferita la facoltà di eseguire eventuali rettifiche di errori formali inerenti </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E3603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E3603">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modulistica elettronica. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46123269" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="002E61D4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4324C694" w14:textId="77777777" w:rsidR="002E61D4" w:rsidRPr="002E3603" w:rsidRDefault="005B2067">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E3603">
         <w:rPr>
@@ -1966,81 +1954,81 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A08C2E5" w14:textId="77777777" w:rsidR="00694F28" w:rsidRDefault="00694F28">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00694F28" w:rsidSect="00AE5777">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="810" w:right="1134" w:bottom="713" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="600" w:charSpace="40960"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="119BD9A5" w14:textId="77777777" w:rsidR="00AE5777" w:rsidRDefault="00AE5777" w:rsidP="00406DE9">
+    <w:p w14:paraId="735A9813" w14:textId="77777777" w:rsidR="004236C0" w:rsidRDefault="004236C0" w:rsidP="00406DE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52447436" w14:textId="77777777" w:rsidR="00AE5777" w:rsidRDefault="00AE5777" w:rsidP="00406DE9">
+    <w:p w14:paraId="25C9B17D" w14:textId="77777777" w:rsidR="004236C0" w:rsidRDefault="004236C0" w:rsidP="00406DE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
     <w:p w14:paraId="7421D040" w14:textId="77777777" w:rsidR="00406DE9" w:rsidRDefault="00406DE9" w:rsidP="00406DE9">
       <w:pPr>
         <w:pStyle w:val="Testonotadichiusura"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:panose1 w:val="05010000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -2071,70 +2059,70 @@
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41D72A9C" w14:textId="77777777" w:rsidR="00AE5777" w:rsidRDefault="00AE5777" w:rsidP="00406DE9">
+    <w:p w14:paraId="10D19780" w14:textId="77777777" w:rsidR="004236C0" w:rsidRDefault="004236C0" w:rsidP="00406DE9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="395EC4B2" w14:textId="77777777" w:rsidR="00AE5777" w:rsidRDefault="00AE5777" w:rsidP="00406DE9">
+    <w:p w14:paraId="4DA198B0" w14:textId="77777777" w:rsidR="004236C0" w:rsidRDefault="004236C0" w:rsidP="00406DE9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="OpenSymbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -2978,101 +2966,104 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="463885333">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="676077884">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1549730738">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="791825081">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:defaultTableStyle w:val="Normale"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:strictFirstAndLastChars/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003A3D27"/>
     <w:rsid w:val="0001687C"/>
     <w:rsid w:val="00134A19"/>
+    <w:rsid w:val="001A5938"/>
     <w:rsid w:val="001C2C97"/>
     <w:rsid w:val="001C435B"/>
+    <w:rsid w:val="001E7285"/>
     <w:rsid w:val="0022330A"/>
     <w:rsid w:val="002E3603"/>
     <w:rsid w:val="002E61D4"/>
     <w:rsid w:val="00320A9C"/>
     <w:rsid w:val="00371843"/>
     <w:rsid w:val="003A3D27"/>
     <w:rsid w:val="003E1327"/>
     <w:rsid w:val="003F0FF6"/>
     <w:rsid w:val="00406DE9"/>
+    <w:rsid w:val="004236C0"/>
     <w:rsid w:val="004F0625"/>
     <w:rsid w:val="0058295F"/>
     <w:rsid w:val="005B2067"/>
     <w:rsid w:val="005B2F43"/>
     <w:rsid w:val="005B6AB3"/>
     <w:rsid w:val="00645EBC"/>
     <w:rsid w:val="006673BB"/>
     <w:rsid w:val="00694F28"/>
     <w:rsid w:val="006C2213"/>
     <w:rsid w:val="007B473E"/>
     <w:rsid w:val="00A661FA"/>
     <w:rsid w:val="00AE46D1"/>
     <w:rsid w:val="00AE5777"/>
     <w:rsid w:val="00AF1983"/>
     <w:rsid w:val="00B342AE"/>
     <w:rsid w:val="00C77AEB"/>
     <w:rsid w:val="00D62A0B"/>
     <w:rsid w:val="00E25F0C"/>
     <w:rsid w:val="00E934A0"/>
     <w:rsid w:val="00F0451F"/>
     <w:rsid w:val="00FD2E1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -3081,51 +3072,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6AEF87C3"/>
   <w15:docId w15:val="{7962121D-B0D5-4751-BDCF-753678093567}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3760,51 +3751,51 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00406DE9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="311108389">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="690496985">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>